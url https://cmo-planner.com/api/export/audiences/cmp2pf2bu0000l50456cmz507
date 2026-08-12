--- v0 (2026-06-28)
+++ v1 (2026-08-12)
@@ -40,51 +40,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Heebo" w:cs="Heebo" w:eastAsia="Heebo" w:hAnsi="Heebo"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">קהלי יעד — קבוצת מיכפל טכנולוגיות בע"מ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Heebo" w:cs="Heebo" w:eastAsia="Heebo" w:hAnsi="Heebo"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">חולל בתאריך 28.06.2026</w:t>
+        <w:t xml:space="preserve">חולל בתאריך 12.08.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Heebo" w:cs="Heebo" w:eastAsia="Heebo" w:hAnsi="Heebo"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">סה״כ 4 קהלים</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi/>
         <w:spacing w:after="120" w:before="240"/>
         <w:jc w:val="right"/>
       </w:pPr>