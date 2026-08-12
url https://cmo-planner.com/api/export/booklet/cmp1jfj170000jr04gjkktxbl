--- v0 (2026-06-28)
+++ v1 (2026-08-12)
@@ -54,51 +54,51 @@
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Heebo" w:cs="Heebo" w:eastAsia="Heebo" w:hAnsi="Heebo"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7A75ED"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">מיכפל שכר</w:t>
+        <w:t xml:space="preserve">מיכפל</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="120" w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Heebo" w:cs="Heebo" w:eastAsia="Heebo" w:hAnsi="Heebo"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">תכנית שיווק אסטרטגית</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:before="60"/>
@@ -159,51 +159,51 @@
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Heebo" w:cs="Heebo" w:eastAsia="Heebo" w:hAnsi="Heebo"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">חולל ב-28.06.2026</w:t>
+        <w:t xml:space="preserve">חולל ב-12.08.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="120" w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Heebo" w:cs="Heebo" w:eastAsia="Heebo" w:hAnsi="Heebo"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">תוכן עניינים</w:t>
       </w:r>
@@ -994,38 +994,38 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>תכנית שיווק — מיכפל שכר</dc:title>
+  <dc:title>תכנית שיווק — מיכפל</dc:title>
   <dc:creator>CMO Planner</dc:creator>
   <dc:description>מסמך 3-שכבות שחולל ב-CMO Planner</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>