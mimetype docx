--- v0 (2026-06-28)
+++ v1 (2026-08-12)
@@ -159,51 +159,51 @@
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="60" w:before="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Heebo" w:cs="Heebo" w:eastAsia="Heebo" w:hAnsi="Heebo"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="64748B"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">חולל ב-28.06.2026</w:t>
+        <w:t xml:space="preserve">חולל ב-12.08.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="120" w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Heebo" w:cs="Heebo" w:eastAsia="Heebo" w:hAnsi="Heebo"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">תוכן עניינים</w:t>
       </w:r>