--- v0 (2026-06-28)
+++ v1 (2026-08-12)
@@ -3952,51 +3952,51 @@
             <a:off x="457200" y="4206240"/>
             <a:ext cx="11274552" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C7D2FE"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F8FAFC"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4929,51 +4929,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -5756,51 +5756,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -6583,51 +6583,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -7410,51 +7410,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -8288,51 +8288,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -9132,51 +9132,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -10189,51 +10189,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -11551,51 +11551,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -15514,51 +15514,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -18970,51 +18970,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -21338,51 +21338,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -23162,51 +23162,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -25068,51 +25068,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -26868,51 +26868,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -27979,51 +27979,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -28543,51 +28543,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -29148,51 +29148,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -29919,51 +29919,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -30259,51 +30259,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -30706,51 +30706,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -31608,51 +31608,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -32157,51 +32157,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -32738,51 +32738,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
@@ -33963,51 +33963,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>28.06.2026</a:t>
+              <a:t>12.08.2026</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>    ·    </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>